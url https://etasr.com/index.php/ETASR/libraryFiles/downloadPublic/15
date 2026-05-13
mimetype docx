--- v0 (2025-10-07)
+++ v1 (2026-05-13)
@@ -9,56 +9,59 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DD1BD35" w14:textId="77777777" w:rsidR="00012992" w:rsidRPr="00696C34" w:rsidRDefault="00012992" w:rsidP="00214C02">
+    <w:p w14:paraId="6DD1BD35" w14:textId="325597DD" w:rsidR="00012992" w:rsidRPr="00696C34" w:rsidRDefault="00B12058" w:rsidP="00214C02">
       <w:pPr>
         <w:pStyle w:val="ETASRpapertitle"/>
       </w:pPr>
-      <w:r w:rsidRPr="00696C34">
-        <w:t>Paper Title</w:t>
+      <w:r>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00012992" w:rsidRPr="00696C34">
+        <w:t xml:space="preserve"> Title</w:t>
       </w:r>
       <w:r w:rsidR="00895E8D" w:rsidRPr="00696C34">
         <w:t xml:space="preserve">    (</w:t>
       </w:r>
       <w:r w:rsidR="00696C34">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00895E8D" w:rsidRPr="00696C34">
         <w:t xml:space="preserve">ETASR paper </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t xml:space="preserve">title" </w:t>
       </w:r>
       <w:r w:rsidR="00895E8D" w:rsidRPr="00696C34">
         <w:t>style)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22549164" w14:textId="77777777" w:rsidR="00012992" w:rsidRPr="00696C34" w:rsidRDefault="00012992" w:rsidP="00214C02">
       <w:pPr>
         <w:pStyle w:val="ETASRpapersubtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00214C02">
         <w:t>Subtitle</w:t>
       </w:r>
       <w:r w:rsidRPr="00696C34">
@@ -433,68 +436,74 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidR="005B0F5D">
         <w:t>a CC-BY 4.0 license | Copyright (c) by the authors</w:t>
       </w:r>
       <w:r w:rsidR="00257B0C">
         <w:t xml:space="preserve"> | DOI: </w:t>
       </w:r>
       <w:r w:rsidR="00257B0C" w:rsidRPr="00A663B2">
         <w:t>https://doi.org/10.48084/etasr.</w:t>
       </w:r>
       <w:r w:rsidR="00257B0C">
         <w:t>XXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1816F664" w14:textId="77777777" w:rsidR="00DB4852" w:rsidRPr="001665A4" w:rsidRDefault="00DB4852" w:rsidP="0024517E">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading5bold"/>
       </w:pPr>
       <w:r w:rsidRPr="0024517E">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F726E8" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="00F1657B" w:rsidRDefault="00C52F11" w:rsidP="00FD6492">
+    <w:p w14:paraId="43F726E8" w14:textId="5BBEEB76" w:rsidR="00C52F11" w:rsidRPr="00F1657B" w:rsidRDefault="00C52F11" w:rsidP="00FD6492">
       <w:pPr>
         <w:pStyle w:val="ETASRabstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00F1657B">
         <w:t xml:space="preserve">This electronic document is a </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1657B">
         <w:t>live</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1657B">
-        <w:t xml:space="preserve"> template. The various components of your paper [title, text, heads, etc.] are already defined on the style sheet, as illustrated by the portions given in this document. </w:t>
+        <w:t xml:space="preserve"> template. The various components of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1657B">
+        <w:t xml:space="preserve"> [title, text, heads, etc.] are already defined on the style sheet, as illustrated by the portions given in this document. </w:t>
       </w:r>
       <w:r w:rsidR="00E07E65" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B">
         <w:t xml:space="preserve">The title, </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve">abstract </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B">
         <w:t xml:space="preserve">and author fields </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve">are further processed by indexing services, shown in web pages etc and these mediums may be unable to correctly transcribe anything beyond plain text. Thus, </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B">
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidR="00D7073B" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7073B">
         <w:t xml:space="preserve">use equations, </w:t>
       </w:r>
@@ -552,168 +561,198 @@
       <w:r w:rsidR="00D23C3C">
         <w:t>uppercase</w:t>
       </w:r>
       <w:r w:rsidR="00344DC3">
         <w:t xml:space="preserve"> letters</w:t>
       </w:r>
       <w:r w:rsidR="00D7073B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003142FE" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve">In the abstract and keywords sections remember NOT to put a space between the </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="003142FE" w:rsidRPr="00F1657B">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="003142FE" w:rsidRPr="00F1657B">
         <w:t xml:space="preserve"> and the first word. </w:t>
       </w:r>
       <w:r w:rsidR="00C4279F" w:rsidRPr="00F1657B">
-        <w:t>Use control+shift+s to make the word style menu visible so that it may help you format the paper correctly (use each ETASR style where appropriate).</w:t>
+        <w:t xml:space="preserve">Use control+shift+s to make the word style menu visible so that it may help you format the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4279F" w:rsidRPr="00F1657B">
+        <w:t xml:space="preserve"> correctly (use each ETASR style where appropriate).</w:t>
       </w:r>
       <w:r w:rsidR="00CF0DD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C46D3D" w:rsidRPr="00F1657B">
         <w:t>Make sure that the abstract is written as one paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9C5E2E" w14:textId="77777777" w:rsidR="00E1016B" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00F64B71">
       <w:pPr>
         <w:pStyle w:val="ETASRkeywords"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="00EB34F1">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6492">
         <w:t>component</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">; formatting; style; styling; insert  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D60AFD" w14:textId="77777777" w:rsidR="004C4824" w:rsidRDefault="004C4824" w:rsidP="00E1016B">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading1"/>
         <w:sectPr w:rsidR="004C4824" w:rsidSect="004C4824">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="360"/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0670648E" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00E1016B">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CE4A7E" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00431F36">
+    <w:p w14:paraId="20CE4A7E" w14:textId="5338C9DC" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00431F36">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
-        <w:t>All standard paper components have been specified for three reasons: (1) ease of use when formatting individual papers, (2) automatic compliance to electronic requirements that facilitate the concurrent or later production of electronic products</w:t>
+        <w:t xml:space="preserve">All standard </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> components have been specified for three reasons: (1) ease of use when formatting individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>s, (2) automatic compliance to electronic requirements that facilitate the concurrent or later production of electronic products</w:t>
       </w:r>
       <w:r w:rsidR="00C46D3D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> and (3) conformity of style. Margins, column widths, line spacing, and type styles are built-in; examples of the type styles are provi</w:t>
       </w:r>
       <w:r w:rsidR="00F1774B" w:rsidRPr="0049138F">
         <w:t>ded throughout this document</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
-        <w:t xml:space="preserve">All styles necessary for formatting a paper for ETASR have a </w:t>
+        <w:t xml:space="preserve">All styles necessary for formatting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>an article</w:t>
+      </w:r>
+      <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> for ETASR have a </w:t>
       </w:r>
       <w:r w:rsidR="00325027">
         <w:t>ETASR</w:t>
       </w:r>
       <w:r w:rsidR="00E50266">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00325027">
         <w:t xml:space="preserve">related style </w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="00325027">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
       <w:r w:rsidR="00325027">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
         <w:t>ETASR body text</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00325027">
         <w:t xml:space="preserve"> style is used for this paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Some components, such as multi-leveled equations, graphics, and tables are not prescribed, although the various table text styles are provided. The </w:t>
       </w:r>
       <w:r w:rsidR="00CB778C">
         <w:t>author</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> will need to create these components, incorporating the applicable criteria that follow.</w:t>
       </w:r>
       <w:r w:rsidR="00CB778C">
-        <w:t xml:space="preserve"> Please note that although minor formatting corrections will be done by ETASR during the copyediting of the paper, largely unformatted documents will be declined right after submission. </w:t>
+        <w:t xml:space="preserve"> Please note that although minor formatting corrections will be done by ETASR during the copyediting of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB778C">
+        <w:t xml:space="preserve">, largely unformatted documents will be declined right after submission. </w:t>
       </w:r>
       <w:r w:rsidR="005329D9">
         <w:t xml:space="preserve">Submitting </w:t>
       </w:r>
       <w:r w:rsidR="00CB778C">
         <w:t xml:space="preserve">a properly formatted document </w:t>
       </w:r>
       <w:r w:rsidR="005329D9">
         <w:t xml:space="preserve">is not only a sign of respect </w:t>
       </w:r>
       <w:r w:rsidR="00BF523A">
         <w:t>for a</w:t>
       </w:r>
       <w:r w:rsidR="005329D9">
         <w:t xml:space="preserve"> journal and its rules, it also </w:t>
       </w:r>
       <w:r w:rsidR="00CB778C">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="00BF523A">
         <w:t xml:space="preserve">lps journals to avoid </w:t>
       </w:r>
       <w:r w:rsidR="00E50266">
         <w:t>applying</w:t>
       </w:r>
@@ -722,68 +761,74 @@
       </w:r>
       <w:r w:rsidR="00E50266">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF523A">
         <w:t xml:space="preserve"> thus benefiting all authors.</w:t>
       </w:r>
       <w:r w:rsidR="005329D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250C9260" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00666BB2">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Ease of </w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>se</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E58351A" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRDefault="00C52F11" w:rsidP="00F1774B">
+    <w:p w14:paraId="6E58351A" w14:textId="02BBA96C" w:rsidR="00C52F11" w:rsidRDefault="00C52F11" w:rsidP="00F1774B">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> template </w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>should be</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
-        <w:t xml:space="preserve"> used to format your paper and style the text. All margins, column widths, line spaces, and text fonts are prescribed; please do not alter them. </w:t>
+        <w:t xml:space="preserve"> used to format your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> and style the text. All margins, column widths, line spaces, and text fonts are prescribed; please do not alter them. </w:t>
       </w:r>
       <w:r w:rsidR="0091666D" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Do not paste formatted text in this file: it will probably cause the loss of formation. </w:t>
       </w:r>
       <w:r w:rsidR="00C4279F" w:rsidRPr="0049138F">
         <w:t>If you do, make sure to re-format the text correctly and to apply the correct ETASR style where appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="00954824">
         <w:t xml:space="preserve"> Also always </w:t>
       </w:r>
       <w:r w:rsidR="003142FE">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r w:rsidR="00954824">
         <w:t xml:space="preserve">sure that you use the correct column sizes (8.9 cm </w:t>
       </w:r>
       <w:r w:rsidR="003142FE">
         <w:t xml:space="preserve">width </w:t>
       </w:r>
       <w:r w:rsidR="00954824">
         <w:t xml:space="preserve">with 0.63 </w:t>
       </w:r>
       <w:r w:rsidR="00954824" w:rsidRPr="00954824">
         <w:t>cm</w:t>
       </w:r>
@@ -936,102 +981,108 @@
       <w:r w:rsidR="00540E6B">
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidR="00822C14">
         <w:t xml:space="preserve"> may be given (principles, key characteristics etc) but </w:t>
       </w:r>
       <w:r w:rsidR="00466C15">
         <w:t>all further information should be provided via references</w:t>
       </w:r>
       <w:r w:rsidR="00822C14">
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidR="00CA5D04">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00822C14">
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the math background (equations, proofs etc). </w:t>
       </w:r>
       <w:r w:rsidR="00822C14">
         <w:t>If you need to include known equations make sure that these are the absolutely essential ones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3082F979" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00666BB2">
+    <w:p w14:paraId="3082F979" w14:textId="04D093FF" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00666BB2">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Prepare </w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">aper </w:t>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">efore </w:t>
       </w:r>
       <w:r w:rsidR="00653024" w:rsidRPr="0049138F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>tyling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA9530D" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="0024088F">
+    <w:p w14:paraId="2BA9530D" w14:textId="7BDE9F7B" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="0024088F">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Do not use hard tabs</w:t>
       </w:r>
       <w:r w:rsidR="00954824">
         <w:t xml:space="preserve"> and do not use empty rows between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">. Do not add any kind of </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">pagination </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0049138F">
-        <w:t>anywhere in the paper. Do not number text heads</w:t>
+        <w:t xml:space="preserve">anywhere in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>. Do not number text heads</w:t>
       </w:r>
       <w:r w:rsidR="00954824">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>the template will do that for you.</w:t>
       </w:r>
       <w:r w:rsidR="00195CB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>Please take note of the following items when proofreading spelling and grammar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E3E720" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00ED27FD">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57268274" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="007770C1">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
@@ -1354,54 +1405,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           <w:i/>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="1060" w:dyaOrig="320" w14:anchorId="61A92917">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:45.75pt;height:13.5pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:46.2pt;height:13.2pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1810902578" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1834936111" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00CC4E63" w:rsidRPr="00CC4E63">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CC4E63" w:rsidRPr="00CC4E63">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CC4E63" w:rsidRPr="00CC4E63">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CC4E63" w:rsidRPr="00CC4E63">
         <w:rPr>
@@ -1474,54 +1525,54 @@
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>m</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="00735C54" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="005347B3" w:rsidRPr="0049138F">
         <w:rPr>
           <w:position w:val="-12"/>
         </w:rPr>
         <w:object w:dxaOrig="380" w:dyaOrig="360" w14:anchorId="319A311F">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:17.25pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:17.4pt;height:18pt" o:ole="">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1810902579" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1834936112" r:id="rId13"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00363879" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> in the equation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B4BFD9" w14:textId="77777777" w:rsidR="008071EA" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Punctuate equations with commas or periods wh</w:t>
       </w:r>
       <w:r w:rsidR="000B2C93" w:rsidRPr="0049138F">
         <w:t>en they are part of a sentence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C30C51D" w14:textId="77777777" w:rsidR="008071EA" w:rsidRPr="0049138F" w:rsidRDefault="000B2C93" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00C52F11" w:rsidRPr="0049138F">
@@ -2064,64 +2115,76 @@
       </w:r>
       <w:r w:rsidR="00D958DE">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002734EF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5E14A6" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00ED27FD">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Headings</w:t>
       </w:r>
       <w:r w:rsidR="00F91F81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0292" w:rsidRPr="0049138F">
         <w:t>&amp; Captions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104AD516" w14:textId="77777777" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="0024088F">
+    <w:p w14:paraId="104AD516" w14:textId="5D526C43" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="0024088F">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
-        <w:t>Headings, or heads, are organizational devices that guide the reader through your paper. There are two types: component heads and text heads.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21DD69FC" w14:textId="77777777" w:rsidR="007B0292" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00090939">
+        <w:t xml:space="preserve">Headings, or heads, are organizational devices that guide the reader through your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>. There are two types: component heads and text heads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DD69FC" w14:textId="0FA608BC" w:rsidR="007B0292" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
-        <w:t>Component heads identify the different components of your paper and are not topically subordinate to each other. Examples include Acknowledgments and References</w:t>
+        <w:t xml:space="preserve">Component heads identify the different components of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> and are not topically subordinate to each other. Examples include Acknowledgments and References</w:t>
       </w:r>
       <w:r w:rsidR="00F1657B">
         <w:t xml:space="preserve">. Use the </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="007B0292" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">ETASR </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>Heading 5</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00F1657B">
         <w:t xml:space="preserve"> style for these headings</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4637BCD7" w14:textId="77777777" w:rsidR="007B0292" w:rsidRPr="0049138F" w:rsidRDefault="00C52F11" w:rsidP="00090939">
       <w:pPr>
@@ -2294,65 +2357,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71F643FC" w14:textId="77777777" w:rsidR="004B31C9" w:rsidRPr="0049138F" w:rsidRDefault="0017004D" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">Figures are ideally 300 dpi TIFF files. </w:t>
       </w:r>
       <w:r w:rsidR="008A63D2" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">If this results to a large file then you should </w:t>
       </w:r>
       <w:r w:rsidR="002B6584" w:rsidRPr="0049138F">
         <w:t>use formats such as jpg and png,</w:t>
       </w:r>
       <w:r w:rsidR="004B31C9" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> but always make sure that the figure is </w:t>
       </w:r>
       <w:r w:rsidR="00A12811">
         <w:t>of good quality</w:t>
       </w:r>
       <w:r w:rsidR="004B31C9" w:rsidRPr="0049138F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9B132F" w14:textId="77777777" w:rsidR="004B31C9" w:rsidRDefault="0017004D" w:rsidP="00090939">
+    <w:p w14:paraId="0F9B132F" w14:textId="110A69DD" w:rsidR="004B31C9" w:rsidRDefault="0017004D" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> use</w:t>
       </w:r>
       <w:r w:rsidR="00A50867">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
-        <w:t xml:space="preserve">word shapes as figures, especially if the shapes are not grouped. You </w:t>
+        <w:t xml:space="preserve">word shapes </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B0E">
+        <w:t>(e.g. for a flowchart) instead of</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> figures, especially if the shapes are not grouped. You </w:t>
       </w:r>
       <w:r w:rsidR="008A63D2" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
         <w:t>extract the word</w:t>
       </w:r>
       <w:r w:rsidR="005061B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
         <w:t>shape image in a</w:t>
       </w:r>
       <w:r w:rsidR="00517FCC">
         <w:t>n image</w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> file.</w:t>
       </w:r>
       <w:r w:rsidR="000E54AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E0CC1" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">You can do that </w:t>
       </w:r>
@@ -2717,62 +2786,68 @@
     <w:p w14:paraId="103CB66B" w14:textId="131CEA77" w:rsidR="00ED6973" w:rsidRPr="00736C67" w:rsidRDefault="001D0620" w:rsidP="00ED6973">
       <w:pPr>
         <w:pStyle w:val="ETASRfigurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00736C67">
         <w:t xml:space="preserve">Example of a figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00170D8A">
         <w:t>caption</w:t>
       </w:r>
       <w:r w:rsidR="00D61C13">
         <w:t xml:space="preserve"> [justify if more than one row]</w:t>
       </w:r>
       <w:r w:rsidR="00D61C13" w:rsidRPr="00736C67">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785956F9" w14:textId="5A7498B4" w:rsidR="007B4F15" w:rsidRPr="001E4B70" w:rsidRDefault="007B4F15" w:rsidP="007B4F15">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="001E4B70">
         <w:t xml:space="preserve">If possible, place figures and tables at the top and bottom of columns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166A7962" w14:textId="17B11B11" w:rsidR="00517FCC" w:rsidRDefault="00F05E70" w:rsidP="00517FCC">
+    <w:p w14:paraId="166A7962" w14:textId="578BF988" w:rsidR="00517FCC" w:rsidRDefault="00F05E70" w:rsidP="00517FCC">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00517FCC" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">layout </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">o figures </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B0E">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> figures </w:t>
       </w:r>
       <w:r w:rsidR="00517FCC" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00517FCC">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00517FCC" w:rsidRPr="0049138F">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00517FCC" w:rsidRPr="0049138F">
         <w:t>line with text</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00517FCC">
         <w:t>.</w:t>
       </w:r>
@@ -2790,115 +2865,90 @@
       <w:r w:rsidRPr="00C83949">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00ED6973" w:rsidRPr="00C83949">
         <w:t>at least</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the same size </w:t>
       </w:r>
       <w:r w:rsidR="00ED6973">
         <w:t>as the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> figure captions</w:t>
       </w:r>
       <w:r w:rsidR="00ED6973">
         <w:t xml:space="preserve"> fonts</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00925DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5251C4C9" w14:textId="00CA66A4" w:rsidR="00C83949" w:rsidRDefault="00C83949" w:rsidP="00C83949">
+    <w:p w14:paraId="5251C4C9" w14:textId="617476AB" w:rsidR="00C83949" w:rsidRDefault="00C83949" w:rsidP="00C83949">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
-        <w:t xml:space="preserve">Do not insert large images and then resize them in Word. </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="637CAC2B" w14:textId="77777777" w:rsidR="00CA5D04" w:rsidRDefault="00CA5D04" w:rsidP="00CA5D04">
+        <w:t>Do not insert large images and then resize them in Word. Images should be inserted at their actual size (no resizing in Word should be needed)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B0E">
+        <w:t xml:space="preserve"> to avoid loss of quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C83665" w14:textId="2ABC7219" w:rsidR="00C06B0E" w:rsidRDefault="00C06B0E" w:rsidP="00C83949">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
+        <w:t>Focus on the readability of fonts, not on producing "nice"/"cute" images (e.g. it is better to have a flowchart with basic shapes and big black bold fonts instead of using background colors, icons etc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637CAC2B" w14:textId="0B7D178A" w:rsidR="00CA5D04" w:rsidRDefault="00CA5D04" w:rsidP="00CA5D04">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbulletlist"/>
+      </w:pPr>
+      <w:r>
         <w:t>Note that l</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>arge figures and tables may span across both columns</w:t>
       </w:r>
       <w:r>
-        <w:t>. This should be done however only if necessary. You should not enlarge figures to enlarge the fonts. Edit them and enlarge the fonts within them without changing their size</w:t>
+        <w:t xml:space="preserve">. This should be done however only if necessary. You should not enlarge figures to enlarge the fonts. Edit them and enlarge the fonts within them without changing </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B0E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06B0E">
+        <w:t xml:space="preserve"> of the figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A8577" w14:textId="43D44A5C" w:rsidR="00C83949" w:rsidRDefault="00C83949" w:rsidP="00C83949">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>As the readability of figures has proven to be a frequent point of friction between authors, reviewers and our staff, we also include a simple explanatory image that should help all parties (Figure 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7496D82D" w14:textId="77777777" w:rsidR="00FC39EB" w:rsidRPr="00FC39EB" w:rsidRDefault="00FC39EB" w:rsidP="00FC39EB"/>
     <w:p w14:paraId="12878D38" w14:textId="31D3BF38" w:rsidR="00ED6973" w:rsidRDefault="00FC39EB" w:rsidP="00ED6973">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -3218,142 +3268,136 @@
       <w:r>
         <w:t>All references in the manuscript are cited sequentially (in an increasing order and not in a random order)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FF7948" w14:textId="394A01B5" w:rsidR="00CE4D9A" w:rsidRDefault="00CE4D9A" w:rsidP="00CE4D9A">
       <w:pPr>
         <w:pStyle w:val="ETASRnumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are no erroneous or misleading citations (e.g. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D9A">
         <w:t xml:space="preserve">citations that lead to misfitting references, multiple references </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cited </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D9A">
         <w:t xml:space="preserve">for the same generic phrase, citing an </w:t>
       </w:r>
       <w:r>
-        <w:t>article that uses an algorithm/technique/theory when generally referring to that algorithm/technique/theory</w:t>
-[...5 lines deleted...]
-        <w:t>etc)</w:t>
+        <w:t>article that uses an algorithm/technique/theory when generally referring to that algorithm/technique/theory etc)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74821E78" w14:textId="0FB239C6" w:rsidR="00CE4D9A" w:rsidRDefault="00CE4D9A" w:rsidP="00CE4D9A">
       <w:pPr>
         <w:pStyle w:val="ETASRnumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are no </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D9A">
         <w:t xml:space="preserve">statements and citations </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that are not related </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D9A">
         <w:t>to the article/topic</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007317F4">
-        <w:t xml:space="preserve"> A citation may be correctly related to a statement, but the statement has to be related to the article and follow the </w:t>
-[...5 lines deleted...]
-        <w:t>flow of the manuscript.</w:t>
+        <w:t xml:space="preserve"> A citation may be correctly related to a statement, but the statement has to be related to the article and follow the logical flow of the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0023B6CB" w14:textId="31DAEE93" w:rsidR="007317F4" w:rsidRPr="00725C07" w:rsidRDefault="007317F4" w:rsidP="007317F4">
       <w:pPr>
         <w:pStyle w:val="ETASRnumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Although citing one’s own work is often necessary, e.g. when publishing the next part of an ongoing research, make sure that all self-citations are directly related to the submitted work and that you steer away from any concern related to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="q-box"/>
         </w:rPr>
         <w:t>self-promotion or manipulation of citation metrics.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB057B7" w14:textId="435F08CB" w:rsidR="00AE07C0" w:rsidRDefault="00A21539" w:rsidP="00CE4D9A">
+    <w:p w14:paraId="3DB057B7" w14:textId="5FC66413" w:rsidR="00AE07C0" w:rsidRDefault="00A21539" w:rsidP="00CE4D9A">
       <w:pPr>
         <w:pStyle w:val="ETASRnumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You may use the above </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:t>ETASR numbered list</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> style</w:t>
       </w:r>
       <w:r w:rsidR="007317F4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> if you wish to have a numbered list in your paper.</w:t>
+        <w:t xml:space="preserve"> if you wish to have a numbered list in your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AC49C4" w14:textId="18EAF09F" w:rsidR="007317F4" w:rsidRDefault="007317F4" w:rsidP="007317F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>using and citing datasets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8389E8" w14:textId="0A7AF24F" w:rsidR="00646FDE" w:rsidRDefault="007317F4" w:rsidP="007317F4">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
         <w:t>Authors are requested to be rather careful regarding the use of datasets</w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t xml:space="preserve"> and the copyright</w:t>
       </w:r>
       <w:r w:rsidR="00646FDE">
         <w:t xml:space="preserve"> notice/license that usually comes with it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
@@ -3362,924 +3406,959 @@
         <w:t>The contents of the dataset should be briefly discussed along with all related details. Further, the authors should state the source of the dataset and make sure that they cite it properly</w:t>
       </w:r>
       <w:r w:rsidR="00494946">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1269C44A" w14:textId="1AE73BBB" w:rsidR="00646FDE" w:rsidRDefault="00646FDE" w:rsidP="00646FDE">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading2"/>
       </w:pPr>
       <w:r>
         <w:t>Publicly available datasets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDAE207" w14:textId="04552EFC" w:rsidR="00646FDE" w:rsidRDefault="007317F4" w:rsidP="00646FDE">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
         <w:t>If you use a publicly available dataset</w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t xml:space="preserve">, make sure that you follow the conditions set by the dataset owner for re-using the dataset. </w:t>
       </w:r>
       <w:r w:rsidR="00646FDE">
-        <w:t xml:space="preserve">In other words: just because a dataset is available, that does not mean that you can use it without respecting the </w:t>
-[...14 lines deleted...]
-        <w:t>O</w:t>
+        <w:t>In other words: just because a dataset is available, that does not mean that you can use it without respecting the respected license/conditions. O</w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t xml:space="preserve">wners </w:t>
       </w:r>
       <w:r w:rsidR="00646FDE">
         <w:t xml:space="preserve">of publicly available datasets </w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t>usually request that specific articles (the one or ones presenting the dataset) are cited when their dataset is used.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00646FDE">
-        <w:t xml:space="preserve">Note that although morally wrong and possibly illegal, it is </w:t>
-[...5 lines deleted...]
-        <w:t>possible that the original dataset has been re-uploaded by other users (not the owners) in repositories or sites without retaining the initial copyright notice or conditions for re-use set by the owners. This is not an excuse however for you as an author to use the dataset without respecting the conditions set by the initial owner.</w:t>
+        <w:t>Note that although morally wrong and possibly illegal, it is however possible that the original dataset has been re-uploaded by other users (not the owners) in repositories or sites without retaining the initial copyright notice or conditions for re-use set by the owners. This is not an excuse however for you as an author to use the dataset without respecting the conditions set by the initial owner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081C8240" w14:textId="78BDA525" w:rsidR="00553DB0" w:rsidRDefault="00646FDE" w:rsidP="007317F4">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To avoid all such issues, we request our authors </w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t xml:space="preserve">to cite at least two references for each dataset: one that refers to the source and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
       <w:r w:rsidR="00553DB0">
         <w:t xml:space="preserve">(or more) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that refers to the article or articles that the dataset owner requests to be cited when the dataset is used. You can write e.g. “Dataset X […] available from […]” or “Dataset available at […] and further discussed in […]”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A990C11" w14:textId="50C6C259" w:rsidR="00646FDE" w:rsidRDefault="00646FDE" w:rsidP="00646FDE">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Privately </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="06E5D7EB" w14:textId="62CCC652" w:rsidR="00646FDE" w:rsidRDefault="00646FDE" w:rsidP="007317F4">
+        <w:t>Privately available datasets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5D7EB" w14:textId="7434B4D9" w:rsidR="00646FDE" w:rsidRDefault="00646FDE" w:rsidP="007317F4">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
         <w:t>If you have access to a private dataset</w:t>
       </w:r>
       <w:r w:rsidR="00494946">
         <w:t xml:space="preserve"> (e.g. directly from the owner)</w:t>
       </w:r>
       <w:r>
         <w:t>, then you should discuss in the text exactly how the dataset was acquired. If you use your own</w:t>
       </w:r>
       <w:r w:rsidR="00494946">
         <w:t xml:space="preserve"> dataset, then it is preferable that you upload it to a public repository and cite it in your manuscript. If this is not possible (e.g. the dataset may be confidential) you should discuss the situation in your manuscript.</w:t>
       </w:r>
+      <w:r w:rsidR="003F67DE">
+        <w:t xml:space="preserve"> You cannot simply claim that data are confidential if there is no specific reason or logical justification for that.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2BDAA737" w14:textId="6C9FB5A0" w:rsidR="00974BC4" w:rsidRDefault="00974BC4" w:rsidP="00974BC4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>comparative analysis of results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE3AEB1" w14:textId="65F81880" w:rsidR="00BA4BFE" w:rsidRDefault="00974BC4" w:rsidP="00BA4BFE">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publishing a research work is not just about reporting your work and results. A research article has to add to previously available knowledge. It is thus advisable that you compare your approach and findings to similar works previously published to </w:t>
       </w:r>
       <w:r w:rsidR="00BA4BFE">
         <w:t xml:space="preserve">showcase </w:t>
       </w:r>
       <w:r>
         <w:t>the novelty of your work and its contribution to the field. Note however that this analysis has to be well founded and explained in detail</w:t>
       </w:r>
       <w:r w:rsidR="00BA4BFE">
         <w:t xml:space="preserve"> and not rushed through</w:t>
       </w:r>
       <w:r>
         <w:t>. For example, if you compare your results with previously published results, then you should provide a brief background about how these results were acquired (e.g. dataset</w:t>
       </w:r>
       <w:r w:rsidR="00BA4BFE">
-        <w:t xml:space="preserve"> and techniques used etc) and discuss factors that may play a role in the comparison. If you use a publicly available dataset (especially a commonly used </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3121D448" w14:textId="5C06B056" w:rsidR="00C52F11" w:rsidRPr="0049138F" w:rsidRDefault="00981E33" w:rsidP="00491832">
+        <w:t xml:space="preserve"> and techniques used etc) and discuss factors that may play a role in the comparison. If you use a publicly available dataset (especially a commonly used benchmark dataset), it is strongly advisable that you compare your results to previous works using the exact same dataset. If this is not possible, you should further discuss and explain why. If you decide to reproduce results using your dataset and techniques previously applied on other datasets, then the actual procedure should be thoroughly presented and discussed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C4E824" w14:textId="470D4986" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BB9CCB" w14:textId="68290DB6" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A conclusion section is mandatory. Ideally, the conclusion should be a stand</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F2">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alone section capable of communicating all the key information regarding your work: background, knowledge gap, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F2">
+        <w:t>key steps, key results, novelty statement and contribution discussion (comparisons to previous works).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFCDD5C" w14:textId="23D66AEE" w:rsidR="007922F5" w:rsidRDefault="001E18F2" w:rsidP="003F67DE">
+      <w:pPr>
+        <w:pStyle w:val="ETASRHeading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F67DE">
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185C3127" w14:textId="4D15EC1C" w:rsidR="001E18F2" w:rsidRDefault="001E18F2" w:rsidP="001E18F2">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> include </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FA5">
+        <w:t xml:space="preserve">all three </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t xml:space="preserve">below mentioned </w:t>
+      </w:r>
+      <w:r>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FA5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>(D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7" w:rsidRPr="00CE03E7">
+        <w:t>eclaration of competing interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7" w:rsidRPr="00CE03E7">
+        <w:t>Acknowledgment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7" w:rsidRPr="00CE03E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7" w:rsidRPr="00CE03E7">
+        <w:t>ata availability</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FA5">
+        <w:t>, regardless if they apply to your work or not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>If any of them is not applicable to your work, you can simply write "Not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3D">
+        <w:t xml:space="preserve"> to this work</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FA5">
+        <w:t xml:space="preserve"> under the heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE03E7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">These sections are not to be numbered. </w:t>
+      </w:r>
+      <w:r w:rsidR="00591C83">
+        <w:t>All declarations should be in accordance with what is stated in the article (e.g. you cannot declare that your dataset is private/confidential when you have provided a citation to your dataset in the article).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEE1027" w14:textId="2B98F068" w:rsidR="003F67DE" w:rsidRPr="003F67DE" w:rsidRDefault="003F67DE" w:rsidP="003F67DE">
+      <w:pPr>
+        <w:pStyle w:val="ETASRHeading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F67DE">
+        <w:t>Declaration of competing interest</w:t>
+      </w:r>
+      <w:r w:rsidR="009322FA">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F67DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FD0C7C" w14:textId="438ED6F3" w:rsidR="003F67DE" w:rsidRDefault="001E18F2" w:rsidP="003F67DE">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Include here all factors that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E18F2">
+        <w:t xml:space="preserve">could have influence </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your work (financial interests, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E18F2">
+        <w:t xml:space="preserve">personal relationships </w:t>
+      </w:r>
+      <w:r>
+        <w:t>etc)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E18F2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41647A64" w14:textId="77777777" w:rsidR="00F33731" w:rsidRPr="0049138F" w:rsidRDefault="00F33731" w:rsidP="00F33731">
+      <w:pPr>
+        <w:pStyle w:val="ETASRHeading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>Acknowledgment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B82DF0" w14:textId="6AB55880" w:rsidR="00F33731" w:rsidRDefault="00F33731" w:rsidP="00F33731">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>Include sponsor acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="004D000D">
+        <w:t>/funding sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in this section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049138F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007922F5">
+        <w:t xml:space="preserve"> Also, include acknowledgement for people who </w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F2">
+        <w:t>may have participated/</w:t>
+      </w:r>
+      <w:r w:rsidR="007922F5">
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F2">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="007922F5">
+        <w:t xml:space="preserve"> but do not qualify for authorship</w:t>
+      </w:r>
+      <w:r w:rsidR="004D000D">
+        <w:t xml:space="preserve"> or for institutions/infrastructures</w:t>
+      </w:r>
+      <w:r w:rsidR="007922F5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EA448F" w14:textId="36AC8425" w:rsidR="003F67DE" w:rsidRDefault="003F67DE" w:rsidP="003F67DE">
+      <w:pPr>
+        <w:pStyle w:val="ETASRHeading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F67DE">
+        <w:t>Data availability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EA9923" w14:textId="029ABD7D" w:rsidR="003F67DE" w:rsidRDefault="003F67DE" w:rsidP="003F67DE">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Here authors are expected to include a statement regarding data availability (see </w:t>
+      </w:r>
+      <w:r w:rsidR="009733D5">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00606284">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="00606284">
+        <w:t>entitled "USING AND CITING DATASETS"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAC5F23" w14:textId="77777777" w:rsidR="004E205F" w:rsidRPr="004D000D" w:rsidRDefault="004E205F" w:rsidP="004E205F">
+      <w:pPr>
+        <w:pStyle w:val="ETASRHeading5"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AI USE and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D000D">
+        <w:t>Declaration of generative AI use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECAC297" w14:textId="083186BA" w:rsidR="004E205F" w:rsidRPr="004D000D" w:rsidRDefault="00781B92" w:rsidP="004E205F">
+      <w:pPr>
+        <w:pStyle w:val="ETASRbodytext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00781B92">
+        <w:t xml:space="preserve">Authors can use AI Tools to support them in their work but not as a substitute for human critical thinking and not without human oversight and control. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t>uthors must declare the use of generative AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00603C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">in this section of their article. Note that if </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">AI tools </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">have been </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">used in the research process, this </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">has to </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">be described </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">in detail </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">as part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">article's </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">methodology </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">section in a manner that would allow reproducing the results in full. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">Authors have to ensure that the use of any </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">tools is made clear and transparent to </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t>reader.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve"> Note that </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="00B61289">
+        <w:t xml:space="preserve">AI cannot be used to alter images. Adjustments of brightness, contrast, or color balance are acceptable </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t>(but have to be declared</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3D">
+        <w:t xml:space="preserve"> in the figure's captions</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="00B61289">
+        <w:t>if and as long as they do not obscure or eliminate any information present in the original images</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t>. The declaration in this section has to be kept short, specific</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve"> precise </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3D">
+        <w:t xml:space="preserve">and in full agreement with what stated earlier in the manuscript </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">and authors have to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3D">
+        <w:t>declare</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve"> that they reviewed and edited all AI generated content and that they take </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="005553A0">
+        <w:t>full responsibility for the content of the published article</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve"> (e.g. "d</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="00ED08B5">
+        <w:t>uring the preparation of this work the author(s) used [NAME TOOL / SERVICE] in order to [REASON</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004E205F">
+        <w:t>After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">"). </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t>The declaration does not apply to the use of basic tools, such as tools used to check grammar, spelling and references</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t xml:space="preserve">, the use </w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F">
+        <w:t>of which does not need to be declared</w:t>
+      </w:r>
+      <w:r w:rsidR="004E205F" w:rsidRPr="004D000D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0FA5">
+        <w:t>If authors did not use any generative AI, then this section should be omitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F449CBD" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="0049138F" w:rsidRDefault="007922F5" w:rsidP="007922F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00C52F11" w:rsidRPr="0049138F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F33731">
+      <w:r w:rsidRPr="0049138F">
+        <w:t>eference list</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D9AEF6" w14:textId="77777777" w:rsidR="00851EF4" w:rsidRPr="00725C07" w:rsidRDefault="00851EF4" w:rsidP="00090939">
+    <w:p w14:paraId="663DE3F6" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="00725C07" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t>Make sure that you have included enough recent references to place your work in context among recent research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1A0748" w14:textId="3CC250A8" w:rsidR="00851EF4" w:rsidRDefault="00851EF4" w:rsidP="00090939">
+    <w:p w14:paraId="6F5F4462" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">Make sure that you have included </w:t>
       </w:r>
-      <w:r w:rsidR="00B747B2">
+      <w:r>
         <w:t>the minimum number of</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve"> references from ETASR </w:t>
       </w:r>
-      <w:r w:rsidR="00B747B2">
+      <w:r>
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
-        <w:t>to justify the relevance of your paper to this journal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B747B2">
+        <w:t xml:space="preserve">to justify the relevance of your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
+        <w:t xml:space="preserve"> to this journal</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (check the submission preparation checklist at our site for the exact number).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14962F00" w14:textId="77777777" w:rsidR="00BC6D2A" w:rsidRPr="00725C07" w:rsidRDefault="002353F9" w:rsidP="00090939">
+    <w:p w14:paraId="34CF52A5" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="00725C07" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>ETASR reference</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
-        <w:t xml:space="preserve"> style to format the references section. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="42005E95" w14:textId="5547699A" w:rsidR="00CC1CC8" w:rsidRDefault="00B54E13" w:rsidP="00090939">
+        <w:t xml:space="preserve"> style to format the references section. The template will number citations consecutively within brackets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A26547" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">advised that a </w:t>
+        <w:t xml:space="preserve">It is widely advised that a </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>citation tool or reference manager (e.g. Zotero</w:t>
       </w:r>
       <w:r>
         <w:t>, Mendeley etc</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is used</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E05DA0">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233945E2" w14:textId="77777777" w:rsidR="00752049" w:rsidRPr="007C48C1" w:rsidRDefault="00752049" w:rsidP="000B1B92">
+    <w:p w14:paraId="41140665" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="007C48C1" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Our citation style is available in the official </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zotero Style Repository and you can add it to your available styles either from within </w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="00CF0DD2" w:rsidRPr="007C48C1">
+        <w:t xml:space="preserve">Zotero Style Repository and you can add it to your available styles either from within your Reference Manager Software (e.g. Zotero, Mendeley) or you can download it directly from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C48C1">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>https://www.zotero.org/styles/engineering-technology-an</w:t>
       </w:r>
-      <w:r w:rsidR="00CF0DD2" w:rsidRPr="007C48C1">
+      <w:r w:rsidRPr="007C48C1">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>d-applied-science-research and add it manually to your Reference Manager Software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673ABB14" w14:textId="24A735C2" w:rsidR="00885D57" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+    <w:p w14:paraId="384633F9" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Although, freely available add-ons are provided that can be used to grab references directly from the publisher’s site, these are still really buggy. Instead, you should download the citation data (in RIS format) and then import them in your reference manager software. You can then export the reference (or the whole reference list) in </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5327CF26" w14:textId="77777777" w:rsidR="00885D57" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+        <w:t xml:space="preserve">Although, freely available add-ons are provided that can be used to grab references directly from the publisher’s site, these are still really buggy. Instead, you should download the citation data (in RIS format) and then import them in your reference manager software. You can then export the reference (or the whole reference list) in Word. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7844A4C8" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>Google S</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">cholar offers a </w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>cite</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve"> tool but its automated data harvesting is prone to errors. It is advisabl</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to visit/use the </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">publisher’s site </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">instead of Google Scholar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942B953" w14:textId="77777777" w:rsidR="00885D57" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+    <w:p w14:paraId="7C7277E0" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is also advisable to download the RIS file for each citation to your PC and then import it in your reference manager software instead of simply copying the citation from sites that provide a </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4FCC7ACB" w14:textId="77777777" w:rsidR="00885D57" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+        <w:t xml:space="preserve">It is also advisable to download the RIS file for each citation to your PC and then import it in your reference manager software instead of simply copying the citation from sites that provide a "cite this as…" text. Inconsistencies and errors have been spotted in such texts even at the sites of major publishers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6DC9E1" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>Check and if needed correct and/or populate the metadata of a reference in your reference manager software before pasting them in your list</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728FAF2F" w14:textId="77777777" w:rsidR="00885D57" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+    <w:p w14:paraId="64E6A02B" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The basic goals of the authors should be: (a) to provide sufficient data so that each reference may be identified, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>(b) keep a uniform style throughout the reference list, and (c) follow the basic styling principles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D409E6E" w14:textId="7FEDC4E2" w:rsidR="00885D57" w:rsidRPr="00725C07" w:rsidRDefault="00885D57" w:rsidP="007317F4">
+    <w:p w14:paraId="7E9B6CE1" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="00725C07" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbodytext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you use our csl style then all citation styling will be performed automatically. However, the basic rules </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="030A9B49" w14:textId="77777777" w:rsidR="00B54E13" w:rsidRDefault="00B60DE7" w:rsidP="00090939">
+        <w:t>If you use our csl style then all citation styling will be performed automatically. However, the basic rules for our reference format are quoted below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BACFD15" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t>T</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+        <w:t xml:space="preserve">The authors’ names are stated first, using the "A. Author" form, the title of the reference follows within quotes, the medium that included the reference (i.e. the container) follows in italics, and the rest of the bibliographical data conclude the reference. Italics are not used in case of theses and dissertations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">If a DOI is available, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">it should be </w:t>
       </w:r>
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+      <w:r w:rsidRPr="00725C07">
+        <w:lastRenderedPageBreak/>
         <w:t>include</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve"> in the end of the reference.</w:t>
       </w:r>
-      <w:r w:rsidR="00B54E13">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+      <w:r>
+        <w:t xml:space="preserve"> If a DOI is available, an URL should not be included. To add an URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B54E13">
+      <w:r>
         <w:t xml:space="preserve">simply </w:t>
       </w:r>
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">add </w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B54E13" w:rsidRPr="00725C07">
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">[Online]. Available: </w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B54E13">
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
+        <w:t xml:space="preserve"> and the URL at the end of the reference.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> A period should not be added at the end of the URL. Some minor formatting rules are also given below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F3F146" w14:textId="77777777" w:rsidR="00851EF4" w:rsidRDefault="00671C2C" w:rsidP="00090939">
+    <w:p w14:paraId="2675E686" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
-        <w:t>Avoid using references that are not in English. If necessary however</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Avoid using references that are not in English. If necessary however, then provide the official English translation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">–if available- </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
-        <w:t xml:space="preserve">then </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">–if available- </w:t>
+        <w:t>for all bibliographical data (journal’s title, article’s title, institution in case of a thesis etc)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
-        <w:t>for all bibliographical data (</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00851EF4" w:rsidRPr="00725C07">
         <w:t>The original language used in the citation sho</w:t>
       </w:r>
-      <w:r w:rsidR="00775D77">
-[...12 lines deleted...]
-    <w:p w14:paraId="517BD549" w14:textId="77777777" w:rsidR="00B54E13" w:rsidRDefault="00B54E13" w:rsidP="00090939">
+      <w:r>
+        <w:t>uld be mentioned in parentheses right after the title of the reference (or the publisher’s name in case of a book).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141958A2" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">Give all authors' names; do not use </w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...18 lines deleted...]
-    <w:p w14:paraId="16B22D9C" w14:textId="77777777" w:rsidR="00851EF4" w:rsidRDefault="00851EF4" w:rsidP="00090939">
+      <w:r>
+        <w:t>" except in case of an exceptionally large number of authors (seven or more).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B69E9F0" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
+      <w:r>
+        <w:t>Article</w:t>
+      </w:r>
       <w:r w:rsidRPr="00725C07">
-        <w:t xml:space="preserve">Papers that have not been published, even if they have been submitted for publication, should be cited as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B159C">
+        <w:t xml:space="preserve">s that have not been published, even if they have been submitted for publication, should be cited as </w:t>
+      </w:r>
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t>unpublished.</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...14 lines deleted...]
-      <w:r w:rsidR="002B159C">
+      <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4C8C7637" w14:textId="77777777" w:rsidR="00775D77" w:rsidRPr="0049138F" w:rsidRDefault="00775D77" w:rsidP="00090939">
+      <w:r>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
+        <w:t xml:space="preserve">s that have been accepted for publication should be cited as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
+        <w:t>to be published.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194060AD" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="0049138F" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t>Avoid citing not permanently referenced internet documents/articles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439FECD4" w14:textId="77777777" w:rsidR="00775D77" w:rsidRDefault="00775D77" w:rsidP="00090939">
-[...49 lines deleted...]
-    <w:p w14:paraId="694D5A7A" w14:textId="77777777" w:rsidR="00841C26" w:rsidRPr="00725C07" w:rsidRDefault="00841C26" w:rsidP="00090939">
+    <w:p w14:paraId="55C98112" w14:textId="77777777" w:rsidR="007922F5" w:rsidRPr="00725C07" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C07">
         <w:t>Be cautious about the placing of commas (</w:t>
       </w:r>
-      <w:r w:rsidR="00B60DE7">
+      <w:r>
         <w:t xml:space="preserve">they should be inside </w:t>
       </w:r>
       <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">quotes). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5794F5E0" w14:textId="77777777" w:rsidR="00B60DE7" w:rsidRDefault="00885D57" w:rsidP="00885D57">
+    <w:p w14:paraId="2E698088" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do not use </w:t>
       </w:r>
-      <w:r w:rsidR="00841C26" w:rsidRPr="00725C07">
+      <w:r w:rsidRPr="00725C07">
         <w:t>abbreviations</w:t>
       </w:r>
-      <w:r w:rsidR="00B2437F">
+      <w:r>
         <w:t xml:space="preserve">. Do not use working </w:t>
       </w:r>
-      <w:r w:rsidR="00841C26" w:rsidRPr="00725C07">
+      <w:r w:rsidRPr="00725C07">
         <w:t xml:space="preserve">acronyms. </w:t>
       </w:r>
-      <w:r w:rsidR="00B2437F">
-[...3 lines deleted...]
-        <w:t>"</w:t>
+      <w:r>
+        <w:t>For example, use "</w:t>
       </w:r>
       <w:r w:rsidRPr="00885D57">
         <w:t>Engineering, Technology &amp; Applied Science Research</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...26 lines deleted...]
-      <w:r w:rsidR="00B2437F" w:rsidRPr="00B2437F">
+      <w:r>
+        <w:t>" and not "ETASR" or "ETASR-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2437F">
         <w:t xml:space="preserve"> Eng. Technol. Appl. Sci. Res.</w:t>
       </w:r>
-      <w:r w:rsidR="002B159C">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B2437F" w:rsidRPr="00B2437F">
+      <w:r>
+        <w:t>" or "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2437F">
         <w:t xml:space="preserve">Engineering, Technology &amp; Applied Science Research </w:t>
       </w:r>
-      <w:r w:rsidR="00B2437F">
-[...33 lines deleted...]
-    <w:p w14:paraId="08A98060" w14:textId="77777777" w:rsidR="002836F2" w:rsidRDefault="002836F2" w:rsidP="00090939">
+      <w:r>
+        <w:t xml:space="preserve">(ETASR)" or any other combination that includes "ETASR" or any similar acronyms for other journals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2074B7F3" w14:textId="77777777" w:rsidR="007922F5" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If some of the bibliographical data </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="69AE88DD" w14:textId="77777777" w:rsidR="0019416F" w:rsidRDefault="0019416F" w:rsidP="00090939">
+        <w:t>If some of the bibliographical data stated in the basic formatting examples below are not applicable, simply omit them. For example, an editor may not exist for a certain book and there is no need to write pages for a book if the whole book is cited as a reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1B740" w14:textId="2E4F461F" w:rsidR="007922F5" w:rsidRPr="003F67DE" w:rsidRDefault="007922F5" w:rsidP="007922F5">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
-        <w:t>The list below is a list of examples. In an actual article, references are not to be grouped by type (journal papers, books, conferences etc). Instead they are to be listed in the order they appear in the text (regardless their type).</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> section should be placed right before the reference list.</w:t>
+        <w:t xml:space="preserve">The list below is a list of examples. In an actual article, references are not to be grouped by type (journal articles, books, conferences etc). </w:t>
+      </w:r>
+      <w:r w:rsidR="00424BCB">
+        <w:t>Instead,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> they are to be listed in the order they appear in the text (regardless their type).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C563A5" w14:textId="23B02E92" w:rsidR="00981E33" w:rsidRPr="007E33C4" w:rsidRDefault="00506A26" w:rsidP="007E33C4">
       <w:pPr>
         <w:pStyle w:val="ETASRHeading5"/>
       </w:pPr>
       <w:r w:rsidRPr="007E33C4">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00C71E89" w:rsidRPr="007E33C4">
         <w:t>eference</w:t>
       </w:r>
       <w:r w:rsidR="00F33731">
         <w:t xml:space="preserve"> list style and examples</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8C9739" w14:textId="77777777" w:rsidR="00775D77" w:rsidRDefault="002836F2" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00775D77">
         <w:t xml:space="preserve">ournal </w:t>
@@ -4424,51 +4503,50 @@
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidR="00775D77">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t>[in case article numbers are used]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAC332B" w14:textId="77777777" w:rsidR="00775D77" w:rsidRDefault="00841C26" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="0076641E">
         <w:t>ooks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2233BB3C" w14:textId="77777777" w:rsidR="009D2091" w:rsidRPr="00841C26" w:rsidRDefault="009D2091" w:rsidP="009D2091">
       <w:pPr>
         <w:pStyle w:val="ETASRreferences"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00841C26">
         <w:t xml:space="preserve"> Author, </w:t>
       </w:r>
       <w:r w:rsidRPr="002836F2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00841C26">
         <w:t>, xth ed. City of Publisher, (State</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if in the U.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00841C26">
         <w:t>), Count</w:t>
       </w:r>
       <w:r>
         <w:t>ry: Publisher, year.</w:t>
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t xml:space="preserve"> [in case the whole book is cited]</w:t>
@@ -4534,51 +4612,51 @@
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t>chapter</w:t>
       </w:r>
       <w:r w:rsidR="00CA647B">
         <w:t>, a section etc)</w:t>
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t xml:space="preserve">  is cited]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DABAF6B" w14:textId="77777777" w:rsidR="00841C26" w:rsidRDefault="00195D6E" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>Confer</w:t>
       </w:r>
       <w:r w:rsidR="0076641E">
         <w:t>ence</w:t>
       </w:r>
       <w:r w:rsidR="0019416F">
         <w:t xml:space="preserve"> articles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75690B" w14:textId="77777777" w:rsidR="009D2091" w:rsidRPr="001832BA" w:rsidRDefault="00FD132B" w:rsidP="009D2091">
+    <w:p w14:paraId="7E75690B" w14:textId="422EAF8C" w:rsidR="009D2091" w:rsidRPr="001832BA" w:rsidRDefault="00FD132B" w:rsidP="009D2091">
       <w:pPr>
         <w:pStyle w:val="ETASRreferences"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t xml:space="preserve">. Author, </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0019416F">
         <w:t>Title of article</w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="009D2091">
@@ -4593,54 +4671,60 @@
       <w:r w:rsidR="009D2091">
         <w:t xml:space="preserve">Location, </w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t xml:space="preserve">year, </w:t>
       </w:r>
       <w:r w:rsidR="009D2091">
         <w:t>pp</w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="00775D77">
         <w:t>. xxx-xxx</w:t>
       </w:r>
       <w:r w:rsidR="009D2091">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA647B">
         <w:t xml:space="preserve">omit pp. if not </w:t>
       </w:r>
       <w:r w:rsidR="009D2091" w:rsidRPr="001832BA">
         <w:t>available).</w:t>
       </w:r>
       <w:r w:rsidR="00EA234C">
-        <w:t xml:space="preserve"> [in case of published conference papers]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="794BCEA4" w14:textId="77777777" w:rsidR="00195D6E" w:rsidRDefault="00FD132B" w:rsidP="00195D6E">
+        <w:t xml:space="preserve"> [in case of published conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA234C">
+        <w:t>s]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794BCEA4" w14:textId="7BEF023F" w:rsidR="00195D6E" w:rsidRDefault="00FD132B" w:rsidP="00195D6E">
       <w:pPr>
         <w:pStyle w:val="ETASRreferences"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00195D6E">
         <w:t xml:space="preserve">. Author, </w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0019416F">
         <w:t>Title of article</w:t>
       </w:r>
       <w:r w:rsidR="00195D6E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002B159C">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="001832BA">
         <w:t xml:space="preserve"> (in Language)</w:t>
       </w:r>
       <w:r w:rsidR="00195D6E">
@@ -4670,51 +4754,57 @@
       <w:r w:rsidR="00195D6E">
         <w:t xml:space="preserve">Month and day(s), year, </w:t>
       </w:r>
       <w:r w:rsidR="001832BA">
         <w:t>pp</w:t>
       </w:r>
       <w:r w:rsidR="001832BA" w:rsidRPr="00775D77">
         <w:t>. xxx-xxx</w:t>
       </w:r>
       <w:r w:rsidR="001832BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA647B" w:rsidRPr="001832BA">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA647B">
         <w:t xml:space="preserve">omit pp. if not </w:t>
       </w:r>
       <w:r w:rsidR="00CA647B" w:rsidRPr="001832BA">
         <w:t>available)</w:t>
       </w:r>
       <w:r w:rsidR="00CA647B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009D2091">
-        <w:t>[in case of unpublished conference papers]</w:t>
+        <w:t xml:space="preserve">[in case of unpublished conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2091">
+        <w:t>s]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C436F53" w14:textId="77777777" w:rsidR="00195D6E" w:rsidRDefault="00195D6E" w:rsidP="00090939">
       <w:pPr>
         <w:pStyle w:val="ETASRbulletlist"/>
       </w:pPr>
       <w:r>
         <w:t>Thes</w:t>
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009523BB">
         <w:t>-dissertation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7212A5D5" w14:textId="77777777" w:rsidR="00195D6E" w:rsidRDefault="00195D6E" w:rsidP="00195D6E">
       <w:pPr>
         <w:pStyle w:val="ETASRreferences"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A. Author, </w:t>
@@ -5003,120 +5093,126 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>AUTHORS PROFILE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E0A251" w14:textId="77777777" w:rsidR="009523BB" w:rsidRPr="0049138F" w:rsidRDefault="009523BB" w:rsidP="009523BB">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49BFE67A" w14:textId="77777777" w:rsidR="00331994" w:rsidRDefault="00982563" w:rsidP="00831697">
+    <w:p w14:paraId="49BFE67A" w14:textId="0711AF43" w:rsidR="00331994" w:rsidRDefault="00982563" w:rsidP="00831697">
       <w:pPr>
         <w:pStyle w:val="ETASRreferences"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">An authors’ profile </w:t>
       </w:r>
       <w:r w:rsidR="00622881" w:rsidRPr="0049138F">
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>is optional but welcomed. If you are to</w:t>
       </w:r>
       <w:r w:rsidR="003041DB" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> such a section </w:t>
       </w:r>
       <w:r w:rsidR="003041DB" w:rsidRPr="0049138F">
-        <w:t xml:space="preserve">in your paper, </w:t>
+        <w:t xml:space="preserve">in your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12058">
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="003041DB" w:rsidRPr="0049138F">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve">then you </w:t>
       </w:r>
       <w:r w:rsidR="00610C2E">
         <w:t>have to</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> provide a profile for ALL authors</w:t>
       </w:r>
       <w:r w:rsidR="00302385" w:rsidRPr="0049138F">
         <w:t xml:space="preserve"> (not just some of them or only the corresponding author)</w:t>
       </w:r>
       <w:r w:rsidRPr="0049138F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00831697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F9A31F" w14:textId="77777777" w:rsidR="00331994" w:rsidRDefault="00331994" w:rsidP="00666BB2"/>
     <w:p w14:paraId="40F3BD12" w14:textId="77777777" w:rsidR="00331994" w:rsidRDefault="00331994" w:rsidP="00666BB2"/>
     <w:sectPr w:rsidR="00331994" w:rsidSect="003F37B2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="360"/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A6A1C99" w14:textId="77777777" w:rsidR="008F2563" w:rsidRDefault="008F2563">
+    <w:p w14:paraId="68D0C952" w14:textId="77777777" w:rsidR="001F0317" w:rsidRDefault="001F0317">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6006B7DE" w14:textId="77777777" w:rsidR="008F2563" w:rsidRDefault="008F2563">
+    <w:p w14:paraId="1691D13D" w14:textId="77777777" w:rsidR="001F0317" w:rsidRDefault="001F0317">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5176,183 +5272,179 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="8402"/>
     </w:tblGrid>
     <w:tr w:rsidR="008A20E8" w14:paraId="03DAB3F4" w14:textId="77777777" w:rsidTr="00F645F8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="2931912F" w14:textId="77777777" w:rsidR="008A20E8" w:rsidRPr="00F645F8" w:rsidRDefault="008A20E8" w:rsidP="00F645F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:ind w:firstLine="198"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>www.etasr.com</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8402" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6D9B8F70" w14:textId="77777777" w:rsidR="008A20E8" w:rsidRPr="00F645F8" w:rsidRDefault="00CE4855" w:rsidP="00E50730">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:ind w:firstLine="198"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DO NOT ALTER HEADER &amp; FOOTER. THEY WILL BE COMPLETED DURING EDITING</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="78363948" w14:textId="77777777" w:rsidR="008A20E8" w:rsidRDefault="008A20E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12BD2210" w14:textId="77777777" w:rsidR="008F2563" w:rsidRDefault="008F2563">
+    <w:p w14:paraId="375FCFC7" w14:textId="77777777" w:rsidR="001F0317" w:rsidRDefault="001F0317">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6778A64C" w14:textId="77777777" w:rsidR="008F2563" w:rsidRDefault="008F2563">
+    <w:p w14:paraId="76778067" w14:textId="77777777" w:rsidR="001F0317" w:rsidRDefault="001F0317">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11023" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5070"/>
       <w:gridCol w:w="3827"/>
       <w:gridCol w:w="1417"/>
       <w:gridCol w:w="709"/>
     </w:tblGrid>
     <w:tr w:rsidR="00802CCB" w:rsidRPr="00F645F8" w14:paraId="734A1610" w14:textId="77777777" w:rsidTr="00802CCB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5070" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3D3DF443" w14:textId="77777777" w:rsidR="00802CCB" w:rsidRPr="00F645F8" w:rsidRDefault="00802CCB" w:rsidP="00802CCB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:firstLine="284"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Engineering, Technology &amp; Applied Science Research</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3827" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="0CD07706" w14:textId="77777777" w:rsidR="00802CCB" w:rsidRPr="00F645F8" w:rsidRDefault="00802CCB" w:rsidP="004D2F11">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:firstLine="198"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Vol. X</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
@@ -5365,51 +5457,50 @@
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">, No. X, 20XX, </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>XXXXX-XXXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3472DC00" w14:textId="77777777" w:rsidR="00802CCB" w:rsidRPr="00F645F8" w:rsidRDefault="00802CCB" w:rsidP="00264ED6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:firstLine="198"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00F645F8">
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -6450,617 +6541,691 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1154033915">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1112015495">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="45" w16cid:durableId="732315799">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:clickAndTypeStyle w:val="ETASRbodytext"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C52F11"/>
     <w:rsid w:val="00012992"/>
     <w:rsid w:val="0001678C"/>
     <w:rsid w:val="00017A6C"/>
     <w:rsid w:val="00030F2E"/>
     <w:rsid w:val="000341EF"/>
     <w:rsid w:val="00041388"/>
     <w:rsid w:val="0005069E"/>
     <w:rsid w:val="00073029"/>
     <w:rsid w:val="000747DF"/>
     <w:rsid w:val="0008397E"/>
     <w:rsid w:val="00090939"/>
     <w:rsid w:val="000A0FC5"/>
     <w:rsid w:val="000B1140"/>
     <w:rsid w:val="000B1B92"/>
     <w:rsid w:val="000B2C93"/>
     <w:rsid w:val="000B5B0C"/>
     <w:rsid w:val="000C5BAB"/>
     <w:rsid w:val="000E0D04"/>
     <w:rsid w:val="000E1F0A"/>
     <w:rsid w:val="000E3A1E"/>
     <w:rsid w:val="000E54AC"/>
     <w:rsid w:val="000E6B3F"/>
+    <w:rsid w:val="000E7F57"/>
     <w:rsid w:val="000F2BC9"/>
     <w:rsid w:val="000F5731"/>
     <w:rsid w:val="001016D6"/>
     <w:rsid w:val="001037A3"/>
     <w:rsid w:val="0010518C"/>
     <w:rsid w:val="0010794C"/>
     <w:rsid w:val="0011403B"/>
     <w:rsid w:val="00115637"/>
     <w:rsid w:val="001178A5"/>
     <w:rsid w:val="00117D0E"/>
     <w:rsid w:val="0012285B"/>
     <w:rsid w:val="0012729D"/>
     <w:rsid w:val="00140DA6"/>
     <w:rsid w:val="00146ECB"/>
     <w:rsid w:val="00150192"/>
     <w:rsid w:val="00157777"/>
     <w:rsid w:val="0016008F"/>
     <w:rsid w:val="00165EDC"/>
     <w:rsid w:val="001665A4"/>
     <w:rsid w:val="0017004D"/>
     <w:rsid w:val="00170D8A"/>
     <w:rsid w:val="001821D8"/>
     <w:rsid w:val="00182B21"/>
     <w:rsid w:val="001832BA"/>
     <w:rsid w:val="0019269F"/>
     <w:rsid w:val="0019416F"/>
     <w:rsid w:val="00195CB0"/>
     <w:rsid w:val="00195D6E"/>
     <w:rsid w:val="00197A1B"/>
     <w:rsid w:val="001A3692"/>
     <w:rsid w:val="001A3AD1"/>
     <w:rsid w:val="001A4B1E"/>
     <w:rsid w:val="001B549E"/>
     <w:rsid w:val="001C7B62"/>
     <w:rsid w:val="001C7F73"/>
     <w:rsid w:val="001D0620"/>
+    <w:rsid w:val="001D3003"/>
+    <w:rsid w:val="001E18F2"/>
     <w:rsid w:val="001E2588"/>
     <w:rsid w:val="001E3459"/>
     <w:rsid w:val="001E3D1B"/>
     <w:rsid w:val="001E412A"/>
     <w:rsid w:val="001E4B70"/>
+    <w:rsid w:val="001F0317"/>
     <w:rsid w:val="00200993"/>
     <w:rsid w:val="00204A81"/>
     <w:rsid w:val="00214C02"/>
     <w:rsid w:val="002173DC"/>
     <w:rsid w:val="002323A5"/>
     <w:rsid w:val="0023277A"/>
     <w:rsid w:val="002353F9"/>
     <w:rsid w:val="002361AF"/>
     <w:rsid w:val="0024088F"/>
     <w:rsid w:val="002441B3"/>
     <w:rsid w:val="0024517E"/>
     <w:rsid w:val="00245D4B"/>
     <w:rsid w:val="002512C5"/>
     <w:rsid w:val="00253DF0"/>
     <w:rsid w:val="00257B0C"/>
     <w:rsid w:val="0026123C"/>
     <w:rsid w:val="00261F17"/>
     <w:rsid w:val="002627D2"/>
     <w:rsid w:val="002734EF"/>
     <w:rsid w:val="00273873"/>
     <w:rsid w:val="00274CA7"/>
     <w:rsid w:val="00277648"/>
     <w:rsid w:val="00281916"/>
     <w:rsid w:val="002836F2"/>
     <w:rsid w:val="00297DA8"/>
     <w:rsid w:val="002A2464"/>
     <w:rsid w:val="002A49D0"/>
     <w:rsid w:val="002A6BAD"/>
     <w:rsid w:val="002B159C"/>
     <w:rsid w:val="002B20B3"/>
     <w:rsid w:val="002B2E32"/>
     <w:rsid w:val="002B6584"/>
     <w:rsid w:val="002C0C78"/>
     <w:rsid w:val="002D7CDF"/>
     <w:rsid w:val="002E09C3"/>
     <w:rsid w:val="002E401F"/>
     <w:rsid w:val="00302385"/>
     <w:rsid w:val="003041DB"/>
     <w:rsid w:val="003067C3"/>
     <w:rsid w:val="003142FE"/>
     <w:rsid w:val="003203D2"/>
     <w:rsid w:val="00324960"/>
+    <w:rsid w:val="00324FB5"/>
     <w:rsid w:val="00325027"/>
     <w:rsid w:val="00331071"/>
     <w:rsid w:val="00331994"/>
     <w:rsid w:val="00334E23"/>
     <w:rsid w:val="00344DC3"/>
     <w:rsid w:val="00347610"/>
+    <w:rsid w:val="00353E23"/>
     <w:rsid w:val="00355284"/>
     <w:rsid w:val="00363879"/>
     <w:rsid w:val="00364EFB"/>
     <w:rsid w:val="00367E28"/>
     <w:rsid w:val="00374D02"/>
     <w:rsid w:val="003818A9"/>
     <w:rsid w:val="00382693"/>
     <w:rsid w:val="00391252"/>
     <w:rsid w:val="003938C7"/>
     <w:rsid w:val="00394B29"/>
+    <w:rsid w:val="00395857"/>
     <w:rsid w:val="00396181"/>
     <w:rsid w:val="003B0D3A"/>
     <w:rsid w:val="003B5B23"/>
     <w:rsid w:val="003E31BF"/>
     <w:rsid w:val="003F174E"/>
     <w:rsid w:val="003F37B2"/>
     <w:rsid w:val="003F3897"/>
+    <w:rsid w:val="003F67DE"/>
     <w:rsid w:val="003F709B"/>
     <w:rsid w:val="004005B0"/>
     <w:rsid w:val="004121CB"/>
     <w:rsid w:val="00412219"/>
     <w:rsid w:val="00421B2F"/>
     <w:rsid w:val="00422A6F"/>
+    <w:rsid w:val="00424271"/>
+    <w:rsid w:val="00424BCB"/>
     <w:rsid w:val="00431F36"/>
+    <w:rsid w:val="00436F27"/>
     <w:rsid w:val="00437AB9"/>
     <w:rsid w:val="00442AA9"/>
+    <w:rsid w:val="00461201"/>
     <w:rsid w:val="00466C15"/>
     <w:rsid w:val="004729A3"/>
     <w:rsid w:val="00480C6E"/>
     <w:rsid w:val="004870FB"/>
     <w:rsid w:val="0049138F"/>
     <w:rsid w:val="00491832"/>
     <w:rsid w:val="00494946"/>
     <w:rsid w:val="004965E4"/>
     <w:rsid w:val="004A189C"/>
     <w:rsid w:val="004B31C9"/>
     <w:rsid w:val="004C19C3"/>
     <w:rsid w:val="004C1BBC"/>
     <w:rsid w:val="004C4824"/>
+    <w:rsid w:val="004D000D"/>
     <w:rsid w:val="004D2031"/>
     <w:rsid w:val="004D2F11"/>
     <w:rsid w:val="004D7A2A"/>
+    <w:rsid w:val="004E205F"/>
     <w:rsid w:val="004E38BA"/>
     <w:rsid w:val="004E62B7"/>
     <w:rsid w:val="004F5EEA"/>
     <w:rsid w:val="00501BF4"/>
     <w:rsid w:val="00503A6D"/>
     <w:rsid w:val="00505DD3"/>
     <w:rsid w:val="005061B1"/>
     <w:rsid w:val="00506A26"/>
     <w:rsid w:val="005147AE"/>
     <w:rsid w:val="00517FCC"/>
+    <w:rsid w:val="00521B36"/>
     <w:rsid w:val="00522FED"/>
     <w:rsid w:val="00524489"/>
     <w:rsid w:val="005277F7"/>
     <w:rsid w:val="005329D9"/>
     <w:rsid w:val="005347B3"/>
     <w:rsid w:val="00535270"/>
     <w:rsid w:val="00535FA0"/>
     <w:rsid w:val="00540E6B"/>
     <w:rsid w:val="00541A3B"/>
     <w:rsid w:val="00553173"/>
     <w:rsid w:val="00553DB0"/>
+    <w:rsid w:val="005553A0"/>
     <w:rsid w:val="00555D68"/>
     <w:rsid w:val="005578D6"/>
     <w:rsid w:val="0057055E"/>
     <w:rsid w:val="00571117"/>
     <w:rsid w:val="00572D1D"/>
     <w:rsid w:val="00577AAA"/>
     <w:rsid w:val="00590D17"/>
     <w:rsid w:val="00590FD2"/>
+    <w:rsid w:val="00591C83"/>
     <w:rsid w:val="00593043"/>
     <w:rsid w:val="005A2B1C"/>
     <w:rsid w:val="005B0F5D"/>
     <w:rsid w:val="005B1273"/>
     <w:rsid w:val="005C7346"/>
     <w:rsid w:val="005C7A59"/>
     <w:rsid w:val="005D2922"/>
     <w:rsid w:val="005D4C52"/>
     <w:rsid w:val="005D6C94"/>
     <w:rsid w:val="005D7820"/>
     <w:rsid w:val="005E0250"/>
     <w:rsid w:val="005E6E07"/>
     <w:rsid w:val="0060024D"/>
     <w:rsid w:val="006005E1"/>
     <w:rsid w:val="00600A2F"/>
     <w:rsid w:val="00600FBB"/>
     <w:rsid w:val="0060256D"/>
     <w:rsid w:val="00603379"/>
+    <w:rsid w:val="00603C9B"/>
+    <w:rsid w:val="00606284"/>
     <w:rsid w:val="00610C2E"/>
     <w:rsid w:val="00614BFB"/>
     <w:rsid w:val="00620547"/>
     <w:rsid w:val="0062097D"/>
     <w:rsid w:val="00622881"/>
+    <w:rsid w:val="006235C8"/>
     <w:rsid w:val="00623684"/>
     <w:rsid w:val="0063189E"/>
     <w:rsid w:val="00631CE4"/>
     <w:rsid w:val="00640905"/>
     <w:rsid w:val="00645910"/>
     <w:rsid w:val="00646FDE"/>
     <w:rsid w:val="00653024"/>
     <w:rsid w:val="006545D1"/>
     <w:rsid w:val="00662315"/>
     <w:rsid w:val="00663AB1"/>
     <w:rsid w:val="00666BB2"/>
     <w:rsid w:val="00667E56"/>
     <w:rsid w:val="00671C2C"/>
     <w:rsid w:val="00675D76"/>
     <w:rsid w:val="00677C1C"/>
     <w:rsid w:val="00682F53"/>
     <w:rsid w:val="006859F4"/>
     <w:rsid w:val="0069513A"/>
     <w:rsid w:val="00696C34"/>
     <w:rsid w:val="006A2E44"/>
     <w:rsid w:val="006A4E66"/>
     <w:rsid w:val="006B09E6"/>
     <w:rsid w:val="006E1978"/>
     <w:rsid w:val="006F4F20"/>
     <w:rsid w:val="00701BDA"/>
     <w:rsid w:val="00703531"/>
     <w:rsid w:val="007035BC"/>
     <w:rsid w:val="00711FE6"/>
     <w:rsid w:val="00712152"/>
     <w:rsid w:val="007239A8"/>
     <w:rsid w:val="00725C07"/>
     <w:rsid w:val="007317F4"/>
     <w:rsid w:val="00735C54"/>
     <w:rsid w:val="007369DC"/>
     <w:rsid w:val="00736C67"/>
     <w:rsid w:val="00736EA2"/>
     <w:rsid w:val="007506AE"/>
     <w:rsid w:val="00751CC5"/>
     <w:rsid w:val="00752049"/>
     <w:rsid w:val="00752609"/>
     <w:rsid w:val="00757B2B"/>
     <w:rsid w:val="00765C0D"/>
     <w:rsid w:val="0076641E"/>
+    <w:rsid w:val="00770F4A"/>
     <w:rsid w:val="007721ED"/>
     <w:rsid w:val="00775D77"/>
     <w:rsid w:val="007770C1"/>
+    <w:rsid w:val="00781B92"/>
     <w:rsid w:val="00791B2C"/>
+    <w:rsid w:val="007922F5"/>
     <w:rsid w:val="007960B3"/>
     <w:rsid w:val="007A7770"/>
     <w:rsid w:val="007B0236"/>
     <w:rsid w:val="007B0292"/>
     <w:rsid w:val="007B4F15"/>
     <w:rsid w:val="007B7A6A"/>
     <w:rsid w:val="007C48C1"/>
     <w:rsid w:val="007D0C81"/>
     <w:rsid w:val="007E0CC1"/>
     <w:rsid w:val="007E1F18"/>
     <w:rsid w:val="007E33C4"/>
     <w:rsid w:val="00802CCB"/>
     <w:rsid w:val="00803BA6"/>
     <w:rsid w:val="008071EA"/>
     <w:rsid w:val="008109E6"/>
     <w:rsid w:val="00814C3F"/>
     <w:rsid w:val="00817269"/>
     <w:rsid w:val="00822C14"/>
     <w:rsid w:val="008240A7"/>
     <w:rsid w:val="008249FB"/>
     <w:rsid w:val="008256DB"/>
     <w:rsid w:val="00830302"/>
     <w:rsid w:val="00831697"/>
     <w:rsid w:val="008348DD"/>
     <w:rsid w:val="00841C26"/>
     <w:rsid w:val="00847F1A"/>
     <w:rsid w:val="00851EF4"/>
     <w:rsid w:val="008532A3"/>
     <w:rsid w:val="00853B60"/>
     <w:rsid w:val="00857DFD"/>
     <w:rsid w:val="008606F2"/>
     <w:rsid w:val="00862210"/>
     <w:rsid w:val="00863390"/>
     <w:rsid w:val="008633AA"/>
     <w:rsid w:val="00864517"/>
+    <w:rsid w:val="00874B6E"/>
     <w:rsid w:val="00877C2C"/>
     <w:rsid w:val="00885D57"/>
     <w:rsid w:val="00886371"/>
     <w:rsid w:val="00886DEC"/>
     <w:rsid w:val="00891635"/>
     <w:rsid w:val="00895E8D"/>
     <w:rsid w:val="008A20E8"/>
     <w:rsid w:val="008A5793"/>
     <w:rsid w:val="008A63D2"/>
     <w:rsid w:val="008A70AA"/>
     <w:rsid w:val="008B206D"/>
     <w:rsid w:val="008B6A23"/>
     <w:rsid w:val="008B741D"/>
     <w:rsid w:val="008C2716"/>
     <w:rsid w:val="008C2A18"/>
     <w:rsid w:val="008D0AF0"/>
     <w:rsid w:val="008D150A"/>
     <w:rsid w:val="008D6C61"/>
     <w:rsid w:val="008E7628"/>
     <w:rsid w:val="008F1CFB"/>
     <w:rsid w:val="008F2563"/>
     <w:rsid w:val="008F67D4"/>
     <w:rsid w:val="00901869"/>
     <w:rsid w:val="0091666D"/>
     <w:rsid w:val="00925DC6"/>
     <w:rsid w:val="00926524"/>
     <w:rsid w:val="00931338"/>
+    <w:rsid w:val="009322FA"/>
     <w:rsid w:val="00932B63"/>
     <w:rsid w:val="009370C4"/>
     <w:rsid w:val="00943C62"/>
     <w:rsid w:val="009523BB"/>
     <w:rsid w:val="00954824"/>
     <w:rsid w:val="00955247"/>
     <w:rsid w:val="00961866"/>
     <w:rsid w:val="00966EAF"/>
     <w:rsid w:val="00972340"/>
     <w:rsid w:val="00972D2E"/>
+    <w:rsid w:val="009733D5"/>
     <w:rsid w:val="00974BC4"/>
     <w:rsid w:val="00977778"/>
     <w:rsid w:val="00981591"/>
     <w:rsid w:val="0098166C"/>
     <w:rsid w:val="00981E33"/>
     <w:rsid w:val="00982563"/>
     <w:rsid w:val="00982611"/>
     <w:rsid w:val="00986C48"/>
+    <w:rsid w:val="00987755"/>
     <w:rsid w:val="009928C8"/>
     <w:rsid w:val="009A26D2"/>
     <w:rsid w:val="009A737F"/>
     <w:rsid w:val="009B2663"/>
     <w:rsid w:val="009C25E7"/>
     <w:rsid w:val="009C47AD"/>
     <w:rsid w:val="009D2091"/>
     <w:rsid w:val="009D22A4"/>
     <w:rsid w:val="009D27B5"/>
     <w:rsid w:val="009E0067"/>
     <w:rsid w:val="009E17D8"/>
     <w:rsid w:val="009E1E69"/>
+    <w:rsid w:val="009F6AD0"/>
     <w:rsid w:val="00A02397"/>
     <w:rsid w:val="00A033AB"/>
     <w:rsid w:val="00A12811"/>
+    <w:rsid w:val="00A13F19"/>
     <w:rsid w:val="00A14599"/>
     <w:rsid w:val="00A21539"/>
+    <w:rsid w:val="00A355FD"/>
     <w:rsid w:val="00A36452"/>
     <w:rsid w:val="00A40A08"/>
     <w:rsid w:val="00A45FC2"/>
     <w:rsid w:val="00A474D3"/>
     <w:rsid w:val="00A50867"/>
     <w:rsid w:val="00A50EA7"/>
     <w:rsid w:val="00A517C4"/>
     <w:rsid w:val="00A5417E"/>
     <w:rsid w:val="00A57619"/>
     <w:rsid w:val="00A663B2"/>
     <w:rsid w:val="00A71B79"/>
     <w:rsid w:val="00A75F05"/>
     <w:rsid w:val="00A84C24"/>
     <w:rsid w:val="00A919A5"/>
     <w:rsid w:val="00A929DF"/>
     <w:rsid w:val="00A948F1"/>
     <w:rsid w:val="00A97D5B"/>
     <w:rsid w:val="00AA1EF5"/>
     <w:rsid w:val="00AA35CB"/>
     <w:rsid w:val="00AA7324"/>
+    <w:rsid w:val="00AB2E3D"/>
     <w:rsid w:val="00AB30D6"/>
     <w:rsid w:val="00AD045B"/>
     <w:rsid w:val="00AD4758"/>
     <w:rsid w:val="00AE046B"/>
     <w:rsid w:val="00AE07C0"/>
     <w:rsid w:val="00AE1ABC"/>
     <w:rsid w:val="00AE7355"/>
     <w:rsid w:val="00AF3E87"/>
     <w:rsid w:val="00AF66B9"/>
     <w:rsid w:val="00B03815"/>
     <w:rsid w:val="00B055EE"/>
+    <w:rsid w:val="00B12058"/>
     <w:rsid w:val="00B2437F"/>
     <w:rsid w:val="00B31140"/>
     <w:rsid w:val="00B44F4C"/>
     <w:rsid w:val="00B47BB8"/>
     <w:rsid w:val="00B532CE"/>
     <w:rsid w:val="00B54E13"/>
     <w:rsid w:val="00B60DE7"/>
+    <w:rsid w:val="00B61289"/>
     <w:rsid w:val="00B65273"/>
     <w:rsid w:val="00B66D64"/>
     <w:rsid w:val="00B70014"/>
     <w:rsid w:val="00B72F40"/>
     <w:rsid w:val="00B747B2"/>
     <w:rsid w:val="00B75534"/>
     <w:rsid w:val="00B81171"/>
     <w:rsid w:val="00B840E7"/>
     <w:rsid w:val="00B86B84"/>
     <w:rsid w:val="00B92D4D"/>
     <w:rsid w:val="00B944C3"/>
     <w:rsid w:val="00BA4BFE"/>
     <w:rsid w:val="00BB178A"/>
     <w:rsid w:val="00BB18EE"/>
     <w:rsid w:val="00BC6D2A"/>
     <w:rsid w:val="00BD577E"/>
     <w:rsid w:val="00BD6F67"/>
     <w:rsid w:val="00BD70BA"/>
     <w:rsid w:val="00BE3342"/>
     <w:rsid w:val="00BE59BF"/>
     <w:rsid w:val="00BF523A"/>
     <w:rsid w:val="00BF6CC6"/>
+    <w:rsid w:val="00BF7E7A"/>
     <w:rsid w:val="00C0526C"/>
+    <w:rsid w:val="00C06B0E"/>
     <w:rsid w:val="00C107ED"/>
+    <w:rsid w:val="00C122C9"/>
     <w:rsid w:val="00C13F92"/>
     <w:rsid w:val="00C22E2B"/>
     <w:rsid w:val="00C30A64"/>
     <w:rsid w:val="00C3261C"/>
     <w:rsid w:val="00C34118"/>
     <w:rsid w:val="00C36630"/>
     <w:rsid w:val="00C410C5"/>
     <w:rsid w:val="00C4279F"/>
     <w:rsid w:val="00C44D4B"/>
     <w:rsid w:val="00C46D3D"/>
     <w:rsid w:val="00C46DF4"/>
     <w:rsid w:val="00C52F11"/>
     <w:rsid w:val="00C52FC6"/>
     <w:rsid w:val="00C540BF"/>
     <w:rsid w:val="00C57E1A"/>
     <w:rsid w:val="00C67939"/>
     <w:rsid w:val="00C67F3E"/>
     <w:rsid w:val="00C71E89"/>
     <w:rsid w:val="00C75A90"/>
     <w:rsid w:val="00C83949"/>
     <w:rsid w:val="00C9666B"/>
     <w:rsid w:val="00CA5D04"/>
     <w:rsid w:val="00CA647B"/>
     <w:rsid w:val="00CB6258"/>
     <w:rsid w:val="00CB778C"/>
     <w:rsid w:val="00CC1CC8"/>
     <w:rsid w:val="00CC3304"/>
     <w:rsid w:val="00CC4E63"/>
+    <w:rsid w:val="00CE03E7"/>
     <w:rsid w:val="00CE4855"/>
     <w:rsid w:val="00CE4D9A"/>
     <w:rsid w:val="00CF051D"/>
     <w:rsid w:val="00CF0DD2"/>
     <w:rsid w:val="00CF0F48"/>
     <w:rsid w:val="00D0063E"/>
     <w:rsid w:val="00D06F18"/>
     <w:rsid w:val="00D13233"/>
     <w:rsid w:val="00D14824"/>
     <w:rsid w:val="00D22706"/>
     <w:rsid w:val="00D23C3C"/>
     <w:rsid w:val="00D27DA0"/>
+    <w:rsid w:val="00D33175"/>
     <w:rsid w:val="00D37B8A"/>
     <w:rsid w:val="00D51152"/>
     <w:rsid w:val="00D61C13"/>
     <w:rsid w:val="00D66DF4"/>
     <w:rsid w:val="00D7073B"/>
     <w:rsid w:val="00D904A1"/>
     <w:rsid w:val="00D909AF"/>
     <w:rsid w:val="00D91A3B"/>
     <w:rsid w:val="00D91C03"/>
     <w:rsid w:val="00D958DE"/>
     <w:rsid w:val="00DA466E"/>
     <w:rsid w:val="00DA7E98"/>
     <w:rsid w:val="00DB2E3A"/>
     <w:rsid w:val="00DB4852"/>
     <w:rsid w:val="00DC1CB5"/>
     <w:rsid w:val="00DC3887"/>
     <w:rsid w:val="00DD13FF"/>
     <w:rsid w:val="00DD6F1D"/>
     <w:rsid w:val="00DE223E"/>
     <w:rsid w:val="00DF0F3D"/>
     <w:rsid w:val="00DF3388"/>
     <w:rsid w:val="00DF3CE1"/>
     <w:rsid w:val="00DF5E0B"/>
     <w:rsid w:val="00DF6448"/>
     <w:rsid w:val="00E0081C"/>
     <w:rsid w:val="00E05053"/>
     <w:rsid w:val="00E05DA0"/>
     <w:rsid w:val="00E07E65"/>
     <w:rsid w:val="00E1016B"/>
     <w:rsid w:val="00E16A94"/>
     <w:rsid w:val="00E225AE"/>
     <w:rsid w:val="00E31D3A"/>
+    <w:rsid w:val="00E40420"/>
     <w:rsid w:val="00E41D0E"/>
     <w:rsid w:val="00E42CB0"/>
     <w:rsid w:val="00E472F8"/>
     <w:rsid w:val="00E50193"/>
     <w:rsid w:val="00E50266"/>
     <w:rsid w:val="00E50730"/>
     <w:rsid w:val="00E5523E"/>
+    <w:rsid w:val="00E578FC"/>
     <w:rsid w:val="00E6764E"/>
     <w:rsid w:val="00E77F15"/>
+    <w:rsid w:val="00E86E04"/>
     <w:rsid w:val="00E87E8F"/>
     <w:rsid w:val="00E97E45"/>
     <w:rsid w:val="00EA234C"/>
     <w:rsid w:val="00EA5556"/>
     <w:rsid w:val="00EB34F1"/>
     <w:rsid w:val="00EC4CD4"/>
+    <w:rsid w:val="00ED08B5"/>
     <w:rsid w:val="00ED27FD"/>
     <w:rsid w:val="00ED385C"/>
     <w:rsid w:val="00ED6973"/>
     <w:rsid w:val="00ED7C4A"/>
     <w:rsid w:val="00EE0C77"/>
     <w:rsid w:val="00EE4728"/>
     <w:rsid w:val="00EF044E"/>
     <w:rsid w:val="00EF181C"/>
     <w:rsid w:val="00F05E70"/>
     <w:rsid w:val="00F13B33"/>
     <w:rsid w:val="00F13DBB"/>
     <w:rsid w:val="00F1657B"/>
     <w:rsid w:val="00F1774B"/>
     <w:rsid w:val="00F22930"/>
     <w:rsid w:val="00F33731"/>
     <w:rsid w:val="00F34A08"/>
     <w:rsid w:val="00F51311"/>
     <w:rsid w:val="00F52363"/>
     <w:rsid w:val="00F645F8"/>
     <w:rsid w:val="00F64B71"/>
     <w:rsid w:val="00F7781B"/>
     <w:rsid w:val="00F80944"/>
     <w:rsid w:val="00F86CE0"/>
     <w:rsid w:val="00F91F81"/>
     <w:rsid w:val="00FA20AC"/>
     <w:rsid w:val="00FA5A4C"/>
+    <w:rsid w:val="00FB39DC"/>
     <w:rsid w:val="00FB52A4"/>
     <w:rsid w:val="00FB6D03"/>
     <w:rsid w:val="00FC39EB"/>
     <w:rsid w:val="00FC5265"/>
     <w:rsid w:val="00FC6E9B"/>
     <w:rsid w:val="00FD132B"/>
     <w:rsid w:val="00FD25E9"/>
     <w:rsid w:val="00FD6492"/>
+    <w:rsid w:val="00FE0FA5"/>
     <w:rsid w:val="00FE2A7A"/>
     <w:rsid w:val="00FE501C"/>
     <w:rsid w:val="00FF0DC4"/>
     <w:rsid w:val="00FF1798"/>
     <w:rsid w:val="00FF77D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -7557,51 +7722,50 @@
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="009E0067"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ETASRauthor">
     <w:name w:val="ETASR author"/>
@@ -8356,50 +8520,61 @@
     <w:link w:val="ETASRcode"/>
     <w:rsid w:val="001E2588"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="MS Mincho" w:hAnsi="Courier New"/>
       <w:spacing w:val="-1"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B0F5D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="q-box">
     <w:name w:val="q-box"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007C48C1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D000D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="241569994">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="994844704">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9036,82 +9211,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3649A0C8-AE46-4202-A4B7-39036BCB8E7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ETASRTEMPLATE_n_check_this.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3752</Words>
-  <Characters>21391</Characters>
+  <Words>4171</Words>
+  <Characters>23781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>198</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ETASR TEMPLATE</vt:lpstr>
       <vt:lpstr>ETASR PAPER FORMAT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ETASR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25093</CharactersWithSpaces>
+  <CharactersWithSpaces>27897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ETASR TEMPLATE</dc:title>
   <dc:creator>Engineering, Technology &amp; Applied Science Research</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="5.0.85"&gt;&lt;session id="gffvMu53"/&gt;&lt;style id="http://www.zotero.org/styles/ieee" locale="en-US" hasBibliography="1" bibliographyStyleHasBeenSet="0"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value="Field"/&gt;&lt;pref name="automaticJour</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ZOTERO_PREF_2">
     <vt:lpwstr>nalAbbreviations" value="true"/&gt;&lt;/prefs&gt;&lt;/data&gt;</vt:lpwstr>